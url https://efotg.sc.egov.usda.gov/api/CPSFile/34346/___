--- v0 (2026-04-05)
+++ v1 (2026-09-22)
@@ -40719,52 +40719,52 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F763115A2D86647A2A7FDE4F3FA2D6B" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b486cf5ab3015e61f127551e744916ac">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="47ca554a-6a59-441a-a84c-625ca94c37e8" xmlns:ns3="33c0f6fd-68da-4dca-96e1-bd72fb859533" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b61147dfac1c7f0f491196c75f77aa5f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F763115A2D86647A2A7FDE4F3FA2D6B" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c7625d4e87a73aefe0320a9ec4ee7728">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="47ca554a-6a59-441a-a84c-625ca94c37e8" xmlns:ns3="33c0f6fd-68da-4dca-96e1-bd72fb859533" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="67d378592b55147b142d7da571f8ece8" ns2:_="" ns3:_="">
     <xsd:import namespace="47ca554a-6a59-441a-a84c-625ca94c37e8"/>
     <xsd:import namespace="33c0f6fd-68da-4dca-96e1-bd72fb859533"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:hyperlink" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -40969,51 +40969,51 @@
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA17016B-183E-4F3A-B8D8-2AC5F507AE27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8307C0C-AAB8-4FE0-8555-67A5451816F3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ADC406A-94F1-41B8-9E07-8C512A5D714F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F747C2C-0E63-4A42-A94E-F902DA7CC5E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4508ad86-82aa-4a78-836d-4fc1d9a2b36f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95448470-FA99-4C93-8247-8DD168EE2532}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C97D788F-F70C-42BB-A2D2-7A8EC15B5EF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>