--- v0 (2026-03-25)
+++ v1 (2026-09-24)
@@ -7942,52 +7942,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F763115A2D86647A2A7FDE4F3FA2D6B" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b486cf5ab3015e61f127551e744916ac">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="47ca554a-6a59-441a-a84c-625ca94c37e8" xmlns:ns3="33c0f6fd-68da-4dca-96e1-bd72fb859533" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b61147dfac1c7f0f491196c75f77aa5f" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F763115A2D86647A2A7FDE4F3FA2D6B" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c7625d4e87a73aefe0320a9ec4ee7728">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="47ca554a-6a59-441a-a84c-625ca94c37e8" xmlns:ns3="33c0f6fd-68da-4dca-96e1-bd72fb859533" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="67d378592b55147b142d7da571f8ece8" ns2:_="" ns3:_="">
     <xsd:import namespace="47ca554a-6a59-441a-a84c-625ca94c37e8"/>
     <xsd:import namespace="33c0f6fd-68da-4dca-96e1-bd72fb859533"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:hyperlink" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -8167,72 +8167,72 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="33c0f6fd-68da-4dca-96e1-bd72fb859533" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="47ca554a-6a59-441a-a84c-625ca94c37e8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="33c0f6fd-68da-4dca-96e1-bd72fb859533" xsi:nil="true"/>
     <hyperlink xmlns="47ca554a-6a59-441a-a84c-625ca94c37e8">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </hyperlink>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9D87C7C-9B05-4682-BCD9-EA72A78FC4C4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06B3C3DE-F962-4E18-8D6A-1A5CF4EDA0DD}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8701BB8-9C59-4680-A719-4932E880741C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D60D80A-C9A1-4218-B3A6-A48EF7E5A561}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF3ED017-F3E1-4B64-ABB8-723B649E0458}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2E951C6-2641-44A1-9FE4-82FB71F06F97}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>535</Words>
   <Characters>3050</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>